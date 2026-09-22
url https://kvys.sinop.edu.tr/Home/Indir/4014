--- v0 (2026-05-16)
+++ v1 (2026-09-22)
@@ -123,127 +123,267 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Birim Adı:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8887" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00A330BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00610830">
+          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="005F3FE6" w:rsidP="00610830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46CD29EC" wp14:editId="47CE1B39">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5996305</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>553720</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="390525" cy="196215"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="13335"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="14" name="Rectangle 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm flipV="1">
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="390525" cy="196215"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="73A17755" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:472.15pt;margin-top:43.6pt;width:30.75pt;height:15.45pt;flip:y;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBBw0jvIgIAAEYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZLSLtuo6WrVpQhp&#10;gRUL3F3HSSwcjxm7TcuvZ+xU3fIhDggfLI9n/Dzz3szy5tAbtlfoNdiKF5OcM2Ul1Nq2Ff/8afPi&#10;mjMfhK2FAasqflSe36yeP1sOrlRT6MDUChmBWF8OruJdCK7MMi871Qs/AacsORvAXgQysc1qFAOh&#10;9yab5vlVNgDWDkEq7+n2bnTyVcJvGiXDh6bxKjBTccotpB3Tvo17tlqKskXhOi1PaYh/yKIX2tKn&#10;Z6g7EQTbof4NqtcSwUMTJhL6DJpGS5VqoGqK/JdqHjvhVKqFyPHuTJP/f7Dy/f4Bma5JuxlnVvSk&#10;0UdiTdjWKLaI/AzOlxT26B4wVujdPcivnllYdxSlbhFh6JSoKasixmc/PYiGp6dsO7yDmtDFLkCi&#10;6tBgzxqj3Zf4MEITHeyQtDmetVGHwCRdvlzk8+mcM0muYnE1LebpL1FGmPjYoQ9vFPQsHiqOVEQC&#10;Fft7H2JaTyGpDDC63mhjkoHtdm2Q7QW1ySatE7q/DDOWDRVfxDz+DpGn9SeIXgfqd6P7il+fg0QZ&#10;+Xtt69SNQWgznillY0+ERg5HLbZQH4lPhLGZafjo0AF+52ygRq64/7YTqDgzby1psihms9j5yZjN&#10;X03JwEvP9tIjrCSoigfOxuM6jNOyc6jbjn4apbJwSzo2OjEbNR6zOiVLzZoIPw1WnIZLO0U9jf/q&#10;BwAAAP//AwBQSwMEFAAGAAgAAAAhAAflwj3gAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAMhu9IvENkJG4saVegK00nhIQEl0kbSLumjddWNEmVZF379ngnuNnyp9/fX25nM7AJfeidlZCs&#10;BDC0jdO9bSV8f70/5MBCVFarwVmUsGCAbXV7U6pCu4vd43SILaMQGwoloYtxLDgPTYdGhZUb0dLt&#10;5LxRkVbfcu3VhcLNwFMhnrhRvaUPnRrxrcPm53A2Ej7GXf3pU7Pssjrjy9ysw3Q8Snl/N7++AIs4&#10;xz8YrvqkDhU51e5sdWCDhE2WrQmVkD+nwK6AEI9UpqYpyRPgVcn/d6h+AQAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAEHDSO8iAgAARgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAAflwj3gAAAACwEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ŞİFRE İSTEDİĞİNİZ SİSTEMİ/SİSTEMLERİ İŞARETLEYİNİZ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00885E31" w:rsidP="00610830">
+          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="005F3FE6" w:rsidP="00610830">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73ACA82E" wp14:editId="41BCDC48">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>5189855</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>165735</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="247650" cy="187325"/>
+                      <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="12" name="Rectangle 9"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="247650" cy="187325"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="13946CF5" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:408.65pt;margin-top:13.05pt;width:19.5pt;height:14.75pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpzQbiHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Sh3W2jpqtVlyKk&#10;BVYsfIDrOImF4zFjt2n5+h073VIu4gHhB8vjGR+fOTOzvDl0hu0Veg225JPRmDNlJVTaNiX/8nnz&#10;as6ZD8JWwoBVJT8qz29WL18se1eoHFowlUJGINYXvSt5G4IrsszLVnXCj8ApS84asBOBTGyyCkVP&#10;6J3J8vH4KusBK4cglfd0ezc4+Srh17WS4WNdexWYKTlxC2nHtG/jnq2WomhQuFbLEw3xDyw6oS19&#10;eoa6E0GwHerfoDotETzUYSShy6CutVQpB8pmMv4lm8dWOJVyIXG8O8vk/x+s/LB/QKYrql3OmRUd&#10;1egTqSZsYxRbRH165wsKe3QPGDP07h7kV88srFuKUreI0LdKVMRqEuOznx5Ew9NTtu3fQ0XoYhcg&#10;SXWosYuAJAI7pIoczxVRh8AkXebT66sZ1U2SazK/fp3P0g+ieH7s0Ie3CjoWDyVHop7Axf7eh0hG&#10;FM8hiTwYXW20McnAZrs2yPaCmmOT1gndX4YZy/qSL2b0998hxmn9CaLTgbrc6K7k83OQKKJqb2yV&#10;ejAIbYYzUTb2JGNUbqjAFqojqYgwtDCNHB1awO+c9dS+JfffdgIVZ+adpUosJtNp7PdkTGfXORl4&#10;6dleeoSVBFXywNlwXIdhRnYOddPST5OUu4Vbql6tk7KxsgOrE1lq0ST4aZziDFzaKerH0K+eAAAA&#10;//8DAFBLAwQUAAYACAAAACEAGgqBVt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU6DQBCG&#10;7ya+w2ZMvNkFGhApS2M0NfHY0ou3AUagsrOEXVr06V1P9jgzX/75/ny76EGcabK9YQXhKgBBXJum&#10;51bBsdw9pCCsQ25wMEwKvsnCtri9yTFrzIX3dD64VvgQthkq6JwbMylt3ZFGuzIjsb99mkmj8+PU&#10;ymbCiw/Xg4yCIJEae/YfOhzppaP66zBrBVUfHfFnX74F+mm3du9LeZo/XpW6v1ueNyAcLe4fhj99&#10;rw6Fd6rMzI0Vg4I0fFx7VEGUhCA8kMaJX1QK4jgBWeTyukHxCwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAKnNBuIeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABoKgVbeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+            <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                               </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00DD18A3" w:rsidP="00610830">
+          <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="005F3FE6" w:rsidP="00610830">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>4599305</wp:posOffset>
+                        <wp:posOffset>4272280</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>12065</wp:posOffset>
+                        <wp:posOffset>8890</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="390525" cy="168275"/>
                       <wp:effectExtent l="0" t="0" r="28575" b="22225"/>
                       <wp:wrapNone/>
                       <wp:docPr id="11" name="Rectangle 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="390525" cy="168275"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -251,141 +391,70 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="25106D73" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:362.15pt;margin-top:.95pt;width:30.75pt;height:13.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD6oC1HQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSl3W2jpqtVlyKk&#10;BVYsfIDrOImF4zFjt2n5+h073VIu4gHhB8vjGR+fOTOzvDl0hu0Veg225PlozJmyEiptm5J/+bx5&#10;NefMB2ErYcCqkh+V5zerly+WvSvUBFowlUJGINYXvSt5G4IrsszLVnXCj8ApS84asBOBTGyyCkVP&#10;6J3JJuPxVdYDVg5BKu/p9m5w8lXCr2slw8e69iowU3LiFtKOad/GPVstRdGgcK2WJxriH1h0Qlv6&#10;9Ax1J4JgO9S/QXVaIniow0hCl0Fda6lSDpRNPv4lm8dWOJVyIXG8O8vk/x+s/LB/QKYrql3OmRUd&#10;1egTqSZsYxRbRH165wsKe3QPGDP07h7kV88srFuKUreI0LdKVMQqj/HZTw+i4ekp2/bvoSJ0sQuQ&#10;pDrU2EVAEoEdUkWO54qoQ2CSLl8vxrPJjDNJrvxqPrmepR9E8fzYoQ9vFXQsHkqORD2Bi/29D5GM&#10;KJ5DEnkwutpoY5KBzXZtkO0FNccmrRO6vwwzlvUlX0Qef4cYp/UniE4H6nKju5LPz0GiiKq9sVXq&#10;wSC0Gc5E2diTjFG5oQJbqI6kIsLQwjRydGgBv3PWU/uW3H/bCVScmXeWKrHIp9PY78mYzq4nZOCl&#10;Z3vpEVYSVMkDZ8NxHYYZ2TnUTUs/5Sl3C7dUvVonZWNlB1YnstSiSfDTOMUZuLRT1I+hXz0BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQC4fCG03QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s4u0WoosjdHUxGNLL94GGAFlZwm7tOivdzzpcfK9vPletp1tr040+s6xgdtFBIq4cnXH&#10;jYFjsbtJQPmAXGPvmAx8kYdtfnmRYVq7M+/pdAiNkhL2KRpoQxhSrX3VkkW/cAOxsHc3Wgxyjo2u&#10;RzxLue11HEX32mLH8qHFgZ5aqj4PkzVQdvERv/fFS2Q3u2V4nYuP6e3ZmOur+fEBVKA5/IXhV1/U&#10;IRen0k1ce9UbWMerpUQFbEAJXyd3MqU0ECcr0Hmm/w/IfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQDD6oC1HQIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQC4fCG03QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
-[...70 lines deleted...]
-                    <v:rect w14:anchorId="7B82F6E8" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:443.65pt;margin-top:1.45pt;width:30.75pt;height:13.8pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcaQGSHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtjxkrYx4hRFugwD&#10;uq1Ytw9gZNkWJksapcTpvr6UnGbZBXsYpgdBFKmjw0NyeX3oNdtL9Mqaik8nOWfSCFsr01b8y+fN&#10;qyvOfABTg7ZGVvxRen69evliObhSFrazupbICMT4cnAV70JwZZZ50cke/MQ6acjZWOwhkIltViMM&#10;hN7rrMjzi2ywWDu0QnpPt7ejk68SftNIET42jZeB6YoTt5B2TPs27tlqCWWL4DoljjTgH1j0oAx9&#10;eoK6hQBsh+o3qF4JtN42YSJsn9mmUUKmHCibaf5LNg8dOJlyIXG8O8nk/x+s+LC/R6Zqql3BmYGe&#10;avSJVAPTaskWUZ/B+ZLCHtw9xgy9u7Piq2fGrjuKkjeIdugk1MRqGuOznx5Ew9NTth3e25rQYRds&#10;kurQYB8BSQR2SBV5PFVEHgITdPl6kc+LOWeCXNPLeXGRKpZB+fzYoQ9vpe1ZPFQciXoCh/2dD5EM&#10;lM8hibzVqt4orZOB7Xatke2BmmOTVuJPOZ6HacOGii8ij79D5Gn9CaJXgbpcq77iV6cgKKNqb0yd&#10;ejCA0uOZKGtzlDEqN1Zga+tHUhHt2MI0cnToLH7nbKD2rbj/tgOUnOl3hiqxmM5msd+TMZtfFmTg&#10;uWd77gEjCKrigbPxuA7jjOwcqrajn6Ypd2NvqHqNSsrGyo6sjmSpRZPgx3GKM3Bup6gfQ796AgAA&#10;//8DAFBLAwQUAAYACAAAACEAFd+Ia94AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE&#10;7yZ+h80z8WYXwT9AWRqjqYnHll68PdgnUNldwi4t+ul9nvQ4mcnMb4rNYgZxosn3ziq4XUUgyDZO&#10;97ZVcKi2NykIH9BqHJwlBV/kYVNeXhSYa3e2OzrtQyu4xPocFXQhjLmUvunIoF+5kSx7H24yGFhO&#10;rdQTnrncDDKOogdpsLe80OFIzx01n/vZKKj7+IDfu+o1Mtk2CW9LdZzfX5S6vlqe1iACLeEvDL/4&#10;jA4lM9VuttqLQUGaPiYcVRBnINjP7lK+UitIonuQZSH/Hyh/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAJxpAZIeAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABXfiGveAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="142C1522" id="Rectangle 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:336.4pt;margin-top:.7pt;width:30.75pt;height:13.25pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDD6oC1HQIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zSl3W2jpqtVlyKk&#10;BVYsfIDrOImF4zFjt2n5+h073VIu4gHhB8vjGR+fOTOzvDl0hu0Veg225PlozJmyEiptm5J/+bx5&#10;NefMB2ErYcCqkh+V5zerly+WvSvUBFowlUJGINYXvSt5G4IrsszLVnXCj8ApS84asBOBTGyyCkVP&#10;6J3JJuPxVdYDVg5BKu/p9m5w8lXCr2slw8e69iowU3LiFtKOad/GPVstRdGgcK2WJxriH1h0Qlv6&#10;9Ax1J4JgO9S/QXVaIniow0hCl0Fda6lSDpRNPv4lm8dWOJVyIXG8O8vk/x+s/LB/QKYrql3OmRUd&#10;1egTqSZsYxRbRH165wsKe3QPGDP07h7kV88srFuKUreI0LdKVMQqj/HZTw+i4ekp2/bvoSJ0sQuQ&#10;pDrU2EVAEoEdUkWO54qoQ2CSLl8vxrPJjDNJrvxqPrmepR9E8fzYoQ9vFXQsHkqORD2Bi/29D5GM&#10;KJ5DEnkwutpoY5KBzXZtkO0FNccmrRO6vwwzlvUlX0Qef4cYp/UniE4H6nKju5LPz0GiiKq9sVXq&#10;wSC0Gc5E2diTjFG5oQJbqI6kIsLQwjRydGgBv3PWU/uW3H/bCVScmXeWKrHIp9PY78mYzq4nZOCl&#10;Z3vpEVYSVMkDZ8NxHYYZ2TnUTUs/5Sl3C7dUvVonZWNlB1YnstSiSfDTOMUZuLRT1I+hXz0BAAD/&#10;/wMAUEsDBBQABgAIAAAAIQBmJj4G3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAEIXv&#10;Jv6HzZh4s4vQFEtZGqOpiceWXrwN7ApUdpawS4v+esdTPU6+l/e+ybez7cXZjL5zpOBxEYEwVDvd&#10;UaPgWO4enkD4gKSxd2QUfBsP2+L2JsdMuwvtzfkQGsEl5DNU0IYwZFL6ujUW/cINhph9utFi4HNs&#10;pB7xwuW2l3EUraTFjnihxcG8tKb+OkxWQdXFR/zZl2+RXe+S8D6Xp+njVan7u/l5AyKYOVzD8KfP&#10;6lCwU+Um0l70ClZpzOqBwRIE8zRZJiAqBXG6Blnk8v8DxS8AAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAw+qAtR0CAAA8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAZiY+Bt4AAAAIAQAADwAAAAAAAAAAAAAAAAB3BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>3043555</wp:posOffset>
+                        <wp:posOffset>2868930</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>22225</wp:posOffset>
+                        <wp:posOffset>44450</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="320040" cy="165735"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="24765"/>
                       <wp:wrapNone/>
                       <wp:docPr id="10" name="Rectangle 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="320040" cy="165735"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
@@ -393,56 +462,56 @@
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="6A851B6D" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:239.65pt;margin-top:1.75pt;width:25.2pt;height:13.05pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI23EcHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k03SpJdVNlWVEoRU&#10;oKLwAROvd9fCN8ZONuHrGXvTkAJPCD9YHs/4+MyZmcXt3mi2kxiUsxWfjMacSStcrWxb8a9f1m+u&#10;OQsRbA3aWVnxgwz8dvn61aL3pZy6zulaIiMQG8reV7yL0ZdFEUQnDYSR89KSs3FoIJKJbVEj9IRu&#10;dDEdjy+L3mHt0QkZAt3eD06+zPhNI0X81DRBRqYrTtxi3jHvm7QXywWULYLvlDjSgH9gYUBZ+vQE&#10;dQ8R2BbVH1BGCXTBNXEknClc0yghcw6UzWT8WzZPHXiZcyFxgj/JFP4frPi4e0SmaqodyWPBUI0+&#10;k2pgWy3ZLOnT+1BS2JN/xJRh8A9OfAvMulVHUfIO0fWdhJpYTVJ88eJBMgI9ZZv+g6sJHbbRZan2&#10;DZoESCKwfa7I4VQRuY9M0OUF1XhGxAS5Jpfzq4t5/gHK58ceQ3wnnWHpUHEk6hkcdg8hJjJQPodk&#10;8k6req20zga2m5VGtgNqjnVeR/RwHqYt6yt+M5/OM/ILXziHGOf1NwijInW5Vqbi16cgKJNqb22d&#10;ezCC0sOZKGt7lDEpN1Rg4+oDqYhuaGEaOTp0Dn9w1lP7Vjx83wJKzvR7S5W4mcySbjEbs/nVlAw8&#10;92zOPWAFQVU8cjYcV3GYka1H1Xb00yTnbt0dVa9RWdlU2YHVkSy1aBb8OE5pBs7tHPVr6Jc/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAEo4R9N4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0+DQBTE&#10;7yZ+h80z8WYXwf4BeTRGUxOPLb14e7CvgLK7hF1a9NO7nvQ4mcnMb/LtrHtx5tF11iDcLyIQbGqr&#10;OtMgHMvd3QaE82QU9dYwwhc72BbXVzllyl7Mns8H34hQYlxGCK33Qyalq1vW5BZ2YBO8kx01+SDH&#10;RqqRLqFc9zKOopXU1Jmw0NLAzy3Xn4dJI1RdfKTvffka6XSX+Le5/JjeXxBvb+anRxCeZ/8Xhl/8&#10;gA5FYKrsZJQTPcLDOk1CFCFZggj+Mk7XICqEOF2BLHL5/0DxAwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEjbcRweAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhABKOEfTeAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                    <v:rect w14:anchorId="039F2522" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:225.9pt;margin-top:3.5pt;width:25.2pt;height:13.05pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBI23EcHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuEzEQfUfiHyy/k03SpJdVNlWVEoRU&#10;oKLwAROvd9fCN8ZONuHrGXvTkAJPCD9YHs/4+MyZmcXt3mi2kxiUsxWfjMacSStcrWxb8a9f1m+u&#10;OQsRbA3aWVnxgwz8dvn61aL3pZy6zulaIiMQG8reV7yL0ZdFEUQnDYSR89KSs3FoIJKJbVEj9IRu&#10;dDEdjy+L3mHt0QkZAt3eD06+zPhNI0X81DRBRqYrTtxi3jHvm7QXywWULYLvlDjSgH9gYUBZ+vQE&#10;dQ8R2BbVH1BGCXTBNXEknClc0yghcw6UzWT8WzZPHXiZcyFxgj/JFP4frPi4e0SmaqodyWPBUI0+&#10;k2pgWy3ZLOnT+1BS2JN/xJRh8A9OfAvMulVHUfIO0fWdhJpYTVJ88eJBMgI9ZZv+g6sJHbbRZan2&#10;DZoESCKwfa7I4VQRuY9M0OUF1XhGxAS5Jpfzq4t5/gHK58ceQ3wnnWHpUHEk6hkcdg8hJjJQPodk&#10;8k6req20zga2m5VGtgNqjnVeR/RwHqYt6yt+M5/OM/ILXziHGOf1NwijInW5Vqbi16cgKJNqb22d&#10;ezCC0sOZKGt7lDEpN1Rg4+oDqYhuaGEaOTp0Dn9w1lP7Vjx83wJKzvR7S5W4mcySbjEbs/nVlAw8&#10;92zOPWAFQVU8cjYcV3GYka1H1Xb00yTnbt0dVa9RWdlU2YHVkSy1aBb8OE5pBs7tHPVr6Jc/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAWeR1+d4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE&#10;70i8g7VI3KidhPITsqkQqEgc2/TCbRObJBDbUey0gadnOcFxNKOZb4rNYgdxNFPovUNIVgqEcY3X&#10;vWsRDtX26g5EiOQ0Dd4ZhC8TYFOenxWUa39yO3Pcx1ZwiQs5IXQxjrmUoemMpbDyo3HsvfvJUmQ5&#10;tVJPdOJyO8hUqRtpqXe80NFonjrTfO5ni1D36YG+d9WLsvfbLL4u1cf89ox4ebE8PoCIZol/YfjF&#10;Z3Qoman2s9NBDAjX64TRI8ItX2J/rdIURI2QZQnIspD/D5Q/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAEjbcRweAgAAPAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFnkdfneAAAACAEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00DD18A3">
+            <w:r w:rsidR="00DD18A3" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1617980</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>13970</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="320040" cy="175260"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="15240"/>
                       <wp:wrapNone/>
                       <wp:docPr id="9" name="Rectangle 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
@@ -469,51 +538,51 @@
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="667378ED" id="Rectangle 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:127.4pt;margin-top:1.1pt;width:25.2pt;height:13.8pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqJmh2HwIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07Tddi9R09WqSxHS&#10;AisWPmDqOImFb4zdpuXrGTvd0gWeEHmwPJnx8ZlzxovbvdFsJzEoZys+GY05k1a4Wtm24l+/rN9c&#10;cxYi2Bq0s7LiBxn47fL1q0XvSzl1ndO1REYgNpS9r3gXoy+LIohOGggj56WlZOPQQKQQ26JG6And&#10;6GI6Hl8WvcPaoxMyBPp7PyT5MuM3jRTxU9MEGZmuOHGLecW8btJaLBdQtgi+U+JIA/6BhQFl6dIT&#10;1D1EYFtUf0AZJdAF18SRcKZwTaOEzD1QN5Pxb908deBl7oXECf4kU/h/sOLj7hGZqit+w5kFQxZ9&#10;JtHAtlqyiyRP70NJVU/+EVODwT848S0w61YdVck7RNd3EmoiNUn1xYsDKQh0lG36D64mdNhGl5Xa&#10;N2gSIGnA9tmQw8kQuY9M0M8LsnhGtglKTa7m08tsWAHl82GPIb6TzrC0qTgS9QwOu4cQExkon0sy&#10;eadVvVZa5wDbzUoj2wHNxjp/mT/1eF6mLetJnfl0npFf5MI5xDh/f4MwKtKQa2Uqfn0qgjKp9tbW&#10;eQQjKD3sibK2RxmTcoMDG1cfSEV0wwTTi6NN5/AHZz1Nb8XD9y2g5Ey/t+TEzWSWdIs5mM2vphTg&#10;eWZzngErCKrikbNhu4rDE9l6VG1HN01y79bdkXuNysomZwdWR7I0oVnw42tKT+A8zlW/3vzyJwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE2LzSTcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQ&#10;RO9I/IO1SNyoQ0pRG+JUCFQkjm164baJlyQQr6PYaQNfz3KC24xmNfsm386uVycaQ+fZwO0iAUVc&#10;e9txY+BY7m7WoEJEtth7JgNfFGBbXF7kmFl/5j2dDrFRUsIhQwNtjEOmdahbchgWfiCW7N2PDqPY&#10;sdF2xLOUu16nSXKvHXYsH1oc6Kml+vMwOQNVlx7xe1++JG6zW8bXufyY3p6Nub6aHx9ARZrj3zH8&#10;4gs6FMJU+YltUL2BdHUn6FFECkryZbISUYnfrEEXuf4/oPgBAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAaiZodh8CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEATYvNJNwAAAAIAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-            <w:r w:rsidRPr="00DD18A3">
+            <w:r w:rsidR="00DD18A3" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>713105</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>3810</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="320040" cy="165735"/>
                       <wp:effectExtent l="0" t="0" r="22860" b="24765"/>
                       <wp:wrapNone/>
                       <wp:docPr id="8" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -568,193 +637,181 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>E-BÜTÇE</w:t>
             </w:r>
             <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MYS</w:t>
             </w:r>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">             </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">            </w:t>
             </w:r>
             <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KBS (</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Maaş</w:t>
             </w:r>
             <w:r w:rsidR="00A330BC" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">)  </w:t>
             </w:r>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:r w:rsidR="007D2C69" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>KBS (Ek</w:t>
+            </w:r>
+            <w:r w:rsidR="005702B7" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D</w:t>
+            </w:r>
+            <w:r w:rsidR="007D2C69" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ers)</w:t>
+            </w:r>
+            <w:r w:rsidR="007D2C69" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">             </w:t>
+            </w:r>
+            <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TKYS</w:t>
+            </w:r>
+            <w:r w:rsidR="005702B7" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="005702B7" w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00885E31" w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">              </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="0086614E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:t xml:space="preserve">DMO </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10490" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00610830">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
@@ -1447,50 +1504,205 @@
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:rect w14:anchorId="19FEE4E1" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:17pt;margin-top:2.2pt;width:25.6pt;height:16.95pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpS7ylHgIAADwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE1ol92o6WrVpQhp&#10;gRULH+A6TmLheMzYbVq+nrHTli5wQvhgeTzj5zdvZha3+96wnUKvwVY8n0w5U1ZCrW1b8a9f1q+u&#10;OfNB2FoYsKriB+X57fLli8XgSlVAB6ZWyAjE+nJwFe9CcGWWedmpXvgJOGXJ2QD2IpCJbVajGAi9&#10;N1kxnV5lA2DtEKTynm7vRydfJvymUTJ8ahqvAjMVJ24h7Zj2Tdyz5UKULQrXaXmkIf6BRS+0pU/P&#10;UPciCLZF/QdUryWChyZMJPQZNI2WKuVA2eTT37J56oRTKRcSx7uzTP7/wcqPu0dkuq54wZkVPZXo&#10;M4kmbGsUy/Ooz+B8SWFP7hFjht49gPzmmYVVR2HqDhGGTomaWKX47NmDaHh6yjbDB6gJXmwDJKn2&#10;DfYRkERg+1SRw7kiah+YpMvXxTwvqG6SXEU+L67mkVEmytNjhz68U9CzeKg4EvcELnYPPoyhp5BE&#10;Hoyu19qYZGC7WRlkO0HNsU7riO4vw4xlQ8Vv5sU8IT/z+UuIaVp/g+h1oC43uq/49TlIlFG1t7ZO&#10;PRiENuOZsjOWkjwpN1ZgA/WBVEQYW5hGjg4d4A/OBmrfivvvW4GKM/PeUiVu8tks9nsyZvM3UUS8&#10;9GwuPcJKgqp44Gw8rsI4I1uHuu3opzzlbuGOqtfopGzkN7I6kqUWTbU5jlOcgUs7Rf0a+uVPAAAA&#10;//8DAFBLAwQUAAYACAAAACEADleWfdwAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeLOLgAYpS2M0NfHY0ou3hR2Bys4SdmnRX+94ssd57+W9b4rNYgdxwsn3jhTcryIQSI0z&#10;PbUKDtX2LgPhgyajB0eo4Bs9bMrrq0Lnxp1ph6d9aAWXkM+1gi6EMZfSNx1a7VduRGLv001WBz6n&#10;VppJn7ncDjKOokdpdU+80OkRXzpsvvazVVD38UH/7Kq3yD5tk/C+VMf541Wp25vleQ0i4BL+w/CH&#10;z+hQMlPtZjJeDAqSlF8JCtIUBNvZQwyiZjlLQJaFvMQvfwEAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBpS7ylHgIAADwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAOV5Z93AAAAAYBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001D358A" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
+        <w:trPr>
+          <w:trHeight w:val="751"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3899" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D358A" w:rsidRPr="00DD18A3" w:rsidRDefault="001D358A" w:rsidP="00610830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Tedarikçi Kayıt Yetkilisi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1120" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D358A" w:rsidRPr="00DD18A3" w:rsidRDefault="001D358A" w:rsidP="00610830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD18A3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D9979D1" wp14:editId="43E313E1">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>142875</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>11430</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="307340" cy="207645"/>
+                      <wp:effectExtent l="5715" t="12065" r="10795" b="8890"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="15" name="Rectangle 10"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr>
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="307340" cy="207645"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:rect w14:anchorId="5C49CFA2" id="Rectangle 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:11.25pt;margin-top:.9pt;width:24.2pt;height:16.35pt;z-index:251666944;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBqwehTIAIAAD0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L7bTpGmNOEWRLsOA&#10;bivW7QMUWbaFyaJGKXGyry+lpGm67TRMB0EUqafHR3J+s+sN2yr0GmzFi1HOmbISam3bin//tnp3&#10;xZkPwtbCgFUV3yvPbxZv38wHV6oxdGBqhYxArC8HV/EuBFdmmZed6oUfgVOWnA1gLwKZ2GY1ioHQ&#10;e5ON8/wyGwBrhyCV93R7d3DyRcJvGiXDl6bxKjBTceIW0o5pX8c9W8xF2aJwnZZHGuIfWPRCW/r0&#10;BHUngmAb1H9A9VoieGjCSEKfQdNoqVIOlE2R/5bNYyecSrmQON6dZPL/D1Z+3j4g0zXVbsqZFT3V&#10;6CupJmxrFCuSQIPzJcU9ugeMKXp3D/KHZxaWHYWpW0QYOiVqolVEQbNXD6Lh6SlbD5+gJnixCZC0&#10;2jXYR0BSge1SSfankqhdYJIuL/LZxYQKJ8k1zmeXk2n6QZTPjx368EFBz+Kh4kjcE7jY3vsQyYjy&#10;OSSRB6PrlTYmGdiulwbZVlB3rNI6ovvzMGPZUPHr6XiakF/5/DlEntbfIHodqM2N7it+dQoSZVTt&#10;va1TEwahzeFMlI09yhiVi83syzXUe1IR4dDDNHN06AB/cTZQ/1bc/9wIVJyZj5YqcV1Mom4hGZPp&#10;bEwGnnvW5x5hJUFVPHB2OC7DYUg2DnXb0U9Fyt3CLVWv0UnZF1ZHstSjSfDjPMUhOLdT1MvUL54A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDAtDDd3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMw&#10;EETvSPyDtUjcqENKgYY4FQIViWObXrht4iUJxOsodtrA17Oc4Dg7o5m3+WZ2vTrSGDrPBq4XCSji&#10;2tuOGwOHcnt1DypEZIu9ZzLwRQE2xflZjpn1J97RcR8bJSUcMjTQxjhkWoe6JYdh4Qdi8d796DCK&#10;HBttRzxJuet1miS32mHHstDiQE8t1Z/7yRmouvSA37vyJXHr7TK+zuXH9PZszOXF/PgAKtIc/8Lw&#10;iy/oUAhT5Se2QfUG0nQlSbnLA2LfJWtQlYHlzQp0kev/+MUPAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAGrB6FMgAgAAPQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAMC0MN3cAAAABgEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4072" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D358A" w:rsidRPr="00DD18A3" w:rsidRDefault="001D358A" w:rsidP="007B5562">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D358A" w:rsidRPr="00DD18A3" w:rsidRDefault="001D358A" w:rsidP="00610830">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00A330BC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1586,50 +1798,52 @@
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SOYADI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8282" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00610830">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidTr="00DD18A3">
         <w:trPr>
           <w:trHeight w:val="751"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2208" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidRDefault="00A330BC" w:rsidP="00610830">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD18A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2179,58 +2393,58 @@
       <w:r w:rsidRPr="00DD18A3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">      İmza</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00A330BC" w:rsidRPr="00DD18A3" w:rsidSect="0018365D">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="743" w:right="697" w:bottom="680" w:left="709" w:header="567" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0025343D" w:rsidRDefault="0025343D">
+    <w:p w:rsidR="00003F0C" w:rsidRDefault="00003F0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0025343D" w:rsidRDefault="0025343D">
+    <w:p w:rsidR="00003F0C" w:rsidRDefault="00003F0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -2244,146 +2458,91 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A00258" w:rsidRPr="00DD18A3" w:rsidRDefault="00A00258" w:rsidP="00A00258">
+  <w:p w:rsidR="00707134" w:rsidRPr="00707134" w:rsidRDefault="00707134">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DD18A3">
+    <w:r w:rsidRPr="00707134">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>KYT-FRM-</w:t>
-[...23 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>KYT-FRM-119/02</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002B40CD" w:rsidRPr="002B40CD" w:rsidRDefault="00A00258" w:rsidP="002B40CD">
+  <w:p w:rsidR="002B40CD" w:rsidRPr="002B40CD" w:rsidRDefault="002B40CD" w:rsidP="002B40CD">
     <w:pPr>
       <w:pStyle w:val="AltBilgi"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="002B40CD">
-[...29 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0025343D" w:rsidRDefault="0025343D">
+    <w:p w:rsidR="00003F0C" w:rsidRDefault="00003F0C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0025343D" w:rsidRDefault="0025343D">
+    <w:p w:rsidR="00003F0C" w:rsidRDefault="00003F0C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="4972" w:type="pct"/>
       <w:tblInd w:w="-20" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
@@ -2545,51 +2704,81 @@
               <w:b/>
               <w:bCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t>–</w:t>
           </w:r>
           <w:r w:rsidRPr="00A330BC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve"> KBS</w:t>
           </w:r>
           <w:r w:rsidR="00885E31">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
-            <w:t xml:space="preserve"> - TKYS</w:t>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+          <w:r w:rsidR="005F3FE6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>–</w:t>
+          </w:r>
+          <w:r w:rsidR="00885E31">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> TKYS</w:t>
+          </w:r>
+          <w:r w:rsidR="005F3FE6">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="36"/>
+              <w:szCs w:val="36"/>
+            </w:rPr>
+            <w:t>-DMO</w:t>
           </w:r>
           <w:r w:rsidRPr="00A330BC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="36"/>
             </w:rPr>
             <w:t xml:space="preserve"> ŞİFRE TALEP FORMU</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="005C5A19" w:rsidRPr="003B1A51" w:rsidTr="00885E31">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="334"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="646" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
@@ -2902,133 +3091,140 @@
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004A174E"/>
     <w:rsid w:val="0000323F"/>
+    <w:rsid w:val="00003F0C"/>
     <w:rsid w:val="00014946"/>
     <w:rsid w:val="0005039E"/>
     <w:rsid w:val="00063804"/>
     <w:rsid w:val="000745F2"/>
     <w:rsid w:val="000B4760"/>
     <w:rsid w:val="000B6C0B"/>
     <w:rsid w:val="000C120A"/>
     <w:rsid w:val="000E70B8"/>
     <w:rsid w:val="000F2E46"/>
     <w:rsid w:val="00102FF8"/>
     <w:rsid w:val="00122BD0"/>
     <w:rsid w:val="00140A80"/>
     <w:rsid w:val="001466B1"/>
     <w:rsid w:val="0018365D"/>
     <w:rsid w:val="00195884"/>
     <w:rsid w:val="001B0687"/>
     <w:rsid w:val="001C2210"/>
     <w:rsid w:val="001D1905"/>
+    <w:rsid w:val="001D358A"/>
     <w:rsid w:val="001D60BD"/>
     <w:rsid w:val="001F6E2A"/>
     <w:rsid w:val="002327C3"/>
     <w:rsid w:val="002364B8"/>
     <w:rsid w:val="0025343D"/>
     <w:rsid w:val="0027712E"/>
     <w:rsid w:val="00280D2E"/>
     <w:rsid w:val="002830EF"/>
     <w:rsid w:val="002B40CD"/>
     <w:rsid w:val="002B603F"/>
     <w:rsid w:val="002D0158"/>
     <w:rsid w:val="003543D8"/>
     <w:rsid w:val="003708F2"/>
     <w:rsid w:val="00373B02"/>
     <w:rsid w:val="003940D9"/>
     <w:rsid w:val="003968A6"/>
     <w:rsid w:val="003B1A51"/>
     <w:rsid w:val="003C4557"/>
     <w:rsid w:val="00453602"/>
     <w:rsid w:val="00471622"/>
     <w:rsid w:val="00477F05"/>
     <w:rsid w:val="00484699"/>
     <w:rsid w:val="004A174E"/>
     <w:rsid w:val="004C02E0"/>
     <w:rsid w:val="004E1B65"/>
     <w:rsid w:val="004F0E25"/>
     <w:rsid w:val="00526ACE"/>
     <w:rsid w:val="0053385B"/>
     <w:rsid w:val="00536474"/>
     <w:rsid w:val="005501EA"/>
     <w:rsid w:val="005702B7"/>
     <w:rsid w:val="005C47C3"/>
     <w:rsid w:val="005C5A19"/>
     <w:rsid w:val="005D6C52"/>
     <w:rsid w:val="005E699E"/>
+    <w:rsid w:val="005F3FE6"/>
     <w:rsid w:val="006010A2"/>
     <w:rsid w:val="00621C96"/>
     <w:rsid w:val="00627461"/>
     <w:rsid w:val="00646716"/>
     <w:rsid w:val="00674058"/>
     <w:rsid w:val="006826C7"/>
     <w:rsid w:val="006931C2"/>
     <w:rsid w:val="00695362"/>
     <w:rsid w:val="006B0B3C"/>
     <w:rsid w:val="006B1C9B"/>
     <w:rsid w:val="006D28EB"/>
     <w:rsid w:val="006E0A17"/>
     <w:rsid w:val="006E56C8"/>
     <w:rsid w:val="00703F65"/>
+    <w:rsid w:val="00707134"/>
     <w:rsid w:val="00744F9C"/>
     <w:rsid w:val="007628D1"/>
     <w:rsid w:val="00766471"/>
     <w:rsid w:val="007A5854"/>
+    <w:rsid w:val="007B5562"/>
     <w:rsid w:val="007B7337"/>
     <w:rsid w:val="007D2C69"/>
     <w:rsid w:val="007D6D0D"/>
     <w:rsid w:val="007F5FC5"/>
     <w:rsid w:val="007F6B6E"/>
     <w:rsid w:val="007F6DCA"/>
     <w:rsid w:val="008020F4"/>
     <w:rsid w:val="00806C9C"/>
     <w:rsid w:val="008303E3"/>
     <w:rsid w:val="008321E3"/>
+    <w:rsid w:val="0086614E"/>
     <w:rsid w:val="00877378"/>
     <w:rsid w:val="00885E31"/>
+    <w:rsid w:val="008A0FDD"/>
     <w:rsid w:val="008A5468"/>
     <w:rsid w:val="008C3FBE"/>
     <w:rsid w:val="008F5EE6"/>
     <w:rsid w:val="00927E56"/>
     <w:rsid w:val="009307A5"/>
     <w:rsid w:val="00940D32"/>
     <w:rsid w:val="009436EB"/>
     <w:rsid w:val="0099075C"/>
     <w:rsid w:val="009C04EA"/>
     <w:rsid w:val="009F6864"/>
     <w:rsid w:val="00A00258"/>
     <w:rsid w:val="00A045CC"/>
     <w:rsid w:val="00A264C6"/>
     <w:rsid w:val="00A330BC"/>
     <w:rsid w:val="00A345EF"/>
     <w:rsid w:val="00A362CC"/>
     <w:rsid w:val="00A4231A"/>
     <w:rsid w:val="00A77971"/>
     <w:rsid w:val="00A86BA3"/>
     <w:rsid w:val="00A942C2"/>
     <w:rsid w:val="00AA7474"/>
     <w:rsid w:val="00AC1A93"/>
     <w:rsid w:val="00AC1E82"/>
     <w:rsid w:val="00AD1B7D"/>
     <w:rsid w:val="00AD74CF"/>
@@ -3092,51 +3288,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="04C33F44"/>
+  <w14:docId w14:val="3F62612B"/>
   <w15:docId w15:val="{F271BDFC-68DF-4756-85F3-1C383F3ACDFD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="tr-TR" w:eastAsia="tr-TR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4027,50 +4223,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1757481308">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Ofis Teması">
   <a:themeElements>
     <a:clrScheme name="Ofis">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -4326,67 +4524,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>60</Words>
-  <Characters>654</Characters>
+  <Words>64</Words>
+  <Characters>684</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>BU FORMA PROSEDÜRLER- PROSESLER-TALİMATLAR ve  VB dokümanlar yazılacaktır</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>713</CharactersWithSpaces>
+  <CharactersWithSpaces>747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>BU FORMA PROSEDÜRLER- PROSESLER-TALİMATLAR ve  VB dokümanlar yazılacaktır</dc:title>
   <dc:creator>*</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>