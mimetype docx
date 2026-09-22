--- v0 (2026-05-15)
+++ v1 (2026-09-22)
@@ -1,68 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TabloKlavuzu"/>
         <w:tblW w:w="15730" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="897"/>
-        <w:gridCol w:w="3914"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2543"/>
+        <w:gridCol w:w="4598"/>
+        <w:gridCol w:w="3527"/>
+        <w:gridCol w:w="354"/>
+        <w:gridCol w:w="2639"/>
+        <w:gridCol w:w="3715"/>
       </w:tblGrid>
       <w:tr w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -114,1284 +117,794 @@
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Alt Birimi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14833" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00952F3D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001558A" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
+      <w:tr w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidTr="00F23E7D">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sıra No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hassas Görevler</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="3527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="0001558A" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Görevin Yerine Getirileme</w:t>
-[...13 lines deleted...]
-              <w:t>si Kaynaklı Sonuç</w:t>
+              <w:t>Görevin Yerine Getirilememesi Kaynaklı Sonuç</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="0001558A" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C675A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Risk Düzeyi</w:t>
+              <w:t xml:space="preserve">Risk </w:t>
             </w:r>
-            <w:r w:rsidR="00A633C1" w:rsidRPr="00C675A9">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>*</w:t>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidR="00512B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00512B53">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="000315BD" w:rsidRPr="00C675A9" w:rsidRDefault="0001558A" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Prosedürü</w:t>
+              </w:rPr>
+              <w:t>Hassas Görevi Olan Personel</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="0001558A" w:rsidP="00C675A9">
-[...55 lines deleted...]
-          <w:p w:rsidR="000315BD" w:rsidRPr="00C675A9" w:rsidRDefault="000315BD" w:rsidP="00C675A9">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00C675A9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(Adı-Soyadı-Unvanı)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
+      <w:tr w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidTr="00F23E7D">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="0032204A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="0032204A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="3527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="0032204A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="0032204A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
-[...15 lines deleted...]
-          <w:p w:rsidR="003458FF" w:rsidRPr="00C675A9" w:rsidRDefault="003458FF" w:rsidP="0032204A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="0032204A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A633C1" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
+      <w:tr w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidTr="00F23E7D">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00B24C9A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00B24C9A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00252A7C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="3527" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00252A7C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00252A7C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
-[...15 lines deleted...]
-          <w:p w:rsidR="00252A7C" w:rsidRPr="00C675A9" w:rsidRDefault="00252A7C" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00252A7C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001558A" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
+      <w:tr w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidTr="00F23E7D">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="897" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00B24C9A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3914" w:type="dxa"/>
+            <w:tcW w:w="4598" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3482" w:type="dxa"/>
+            <w:tcW w:w="3527" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1083" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2993" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="0035217F" w:rsidRPr="00C675A9" w:rsidRDefault="0035217F" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3811" w:type="dxa"/>
+            <w:tcW w:w="3715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
-[...15 lines deleted...]
-          <w:p w:rsidR="00952F3D" w:rsidRPr="00C675A9" w:rsidRDefault="00952F3D" w:rsidP="00252A7C">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0001558A" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
-[...356 lines deleted...]
-      <w:tr w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
+      <w:tr w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidTr="003458FF">
         <w:trPr>
           <w:trHeight w:val="737"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9376" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="0001558A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hazırlayanlar</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="00C675A9" w:rsidP="0001558A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00774FFF" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Hassas Görev Belirleme Komisyon</w:t>
+              <w:t>İç Kontrol ve Risk Koordinatörü</w:t>
             </w:r>
-            <w:r w:rsidR="008D3D2D" w:rsidRPr="00C675A9">
+          </w:p>
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Üyeleri</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="0001558A">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="0001558A">
-[...21 lines deleted...]
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="00DF470B">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6354" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="00DF470B">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Onaylayan</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF470B" w:rsidRPr="00C675A9" w:rsidRDefault="00DF470B" w:rsidP="00DF470B">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C675A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Birim Amiri</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008D3D2D" w:rsidRPr="00C675A9" w:rsidRDefault="008D3D2D" w:rsidP="0001558A">
+          <w:p w:rsidR="00F23E7D" w:rsidRPr="00C675A9" w:rsidRDefault="00F23E7D" w:rsidP="00F23E7D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C1EBF" w:rsidRPr="00C675A9" w:rsidRDefault="00A633C1" w:rsidP="00A633C1">
+    <w:p w:rsidR="007C1EBF" w:rsidRPr="00C675A9" w:rsidRDefault="00512B53" w:rsidP="005E07A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C675A9">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">* Risk düzeyi görevin ve belirlenen risklerin durumuna göre; </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> olarak belirlenecektir.</w:t>
+        <w:t>(*) SNÜ-FRM-189 da görevin bulunduğu risk numarası yazılır.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007C1EBF" w:rsidRPr="00C675A9" w:rsidSect="00C675A9">
+      <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="964" w:right="567" w:bottom="851" w:left="567" w:header="709" w:footer="332" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A39F3" w:rsidRDefault="005A39F3" w:rsidP="009E0CD5">
+    <w:p w:rsidR="00AF13A4" w:rsidRDefault="00AF13A4" w:rsidP="009E0CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A39F3" w:rsidRDefault="005A39F3" w:rsidP="009E0CD5">
+    <w:p w:rsidR="00AF13A4" w:rsidRDefault="00AF13A4" w:rsidP="009E0CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A2"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="A2"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="A2"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00015C78" w:rsidRDefault="00015C78">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="-1424648225"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00C675A9" w:rsidRPr="00C675A9" w:rsidRDefault="00C675A9" w:rsidP="00C675A9">
         <w:pPr>
-          <w:pStyle w:val="Altbilgi"/>
+          <w:pStyle w:val="AltBilgi"/>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00C675A9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>KYT-</w:t>
         </w:r>
         <w:r w:rsidR="009A1842">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>FRM-003/00</w:t>
         </w:r>
         <w:r w:rsidRPr="00C675A9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C675A9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1425,121 +938,141 @@
         </w:r>
         <w:r w:rsidRPr="00C675A9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003458FF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00C675A9">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00C675A9" w:rsidRDefault="00C675A9">
     <w:pPr>
-      <w:pStyle w:val="Altbilgi"/>
+      <w:pStyle w:val="AltBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00015C78" w:rsidRDefault="00015C78">
+    <w:pPr>
+      <w:pStyle w:val="AltBilgi"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005A39F3" w:rsidRDefault="005A39F3" w:rsidP="009E0CD5">
+    <w:p w:rsidR="00AF13A4" w:rsidRDefault="00AF13A4" w:rsidP="009E0CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005A39F3" w:rsidRDefault="005A39F3" w:rsidP="009E0CD5">
+    <w:p w:rsidR="00AF13A4" w:rsidRDefault="00AF13A4" w:rsidP="009E0CD5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00015C78" w:rsidRDefault="00015C78">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblW w:w="4921" w:type="pct"/>
-      <w:tblInd w:w="70" w:type="dxa"/>
+      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblInd w:w="-15" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="double" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="1559"/>
-[...2 lines deleted...]
-      <w:gridCol w:w="1559"/>
+      <w:gridCol w:w="1621"/>
+      <w:gridCol w:w="10335"/>
+      <w:gridCol w:w="1959"/>
+      <w:gridCol w:w="1759"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00131189">
+    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00015C78">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="517" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:noProof/>
               <w:lang w:eastAsia="tr-TR"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5DE73A7C" wp14:editId="0ABB90A0">
                 <wp:extent cx="733425" cy="638175"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
                 <wp:docPr id="2" name="Resim 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Resim 8"/>
                         <pic:cNvPicPr>
@@ -1560,465 +1093,486 @@
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="733425" cy="638175"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3363" w:type="pct"/>
+          <w:tcW w:w="3297" w:type="pct"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00131189" w:rsidRPr="00131189" w:rsidRDefault="00131189" w:rsidP="00131189">
+        <w:p w:rsidR="00015C78" w:rsidRPr="00131189" w:rsidRDefault="00131189" w:rsidP="00015C78">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00131189">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:t xml:space="preserve">SİNOP ÜNİVERSİTESİ </w:t>
           </w:r>
           <w:r w:rsidRPr="00131189">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="40"/>
               <w:szCs w:val="40"/>
             </w:rPr>
             <w:br/>
-            <w:t xml:space="preserve"> HASSAS GÖREVLER LİSTESİ</w:t>
+            <w:t xml:space="preserve"> HASSAS GÖREVLER </w:t>
           </w:r>
+          <w:r w:rsidRPr="00131189">
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="40"/>
+              <w:szCs w:val="40"/>
+            </w:rPr>
+            <w:t>LİSTESİ</w:t>
+          </w:r>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="0"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="637" w:type="pct"/>
+          <w:tcW w:w="625" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Doküman Kodu</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="561" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="00131189">
+        <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00015C78" w:rsidP="00131189">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>HSS</w:t>
+            <w:t>KYT-</w:t>
           </w:r>
-          <w:r w:rsidRPr="009A61DC">
+          <w:r w:rsidR="00131189" w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
-            <w:t>-LST-0</w:t>
+            <w:t>LST-0</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="00131189">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>14</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00131189">
+    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00015C78">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="517" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3363" w:type="pct"/>
+          <w:tcW w:w="3297" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="637" w:type="pct"/>
+          <w:tcW w:w="625" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Yürürlük Tarihi</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="561" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>09.03.2021</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00131189">
+    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00015C78">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="517" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3363" w:type="pct"/>
+          <w:tcW w:w="3297" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="637" w:type="pct"/>
+          <w:tcW w:w="625" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Revizyon Tarihi/No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="561" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
+        <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00015C78" w:rsidP="00015C78">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
-            <w:jc w:val="center"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>18.09.2026/01</w:t>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
-    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00131189">
+    <w:tr w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidTr="00015C78">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="158"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="517" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="3363" w:type="pct"/>
+          <w:tcW w:w="3297" w:type="pct"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="44"/>
               <w:szCs w:val="44"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="637" w:type="pct"/>
+          <w:tcW w:w="625" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>Sayfa No</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="500" w:type="pct"/>
+          <w:tcW w:w="561" w:type="pct"/>
           <w:tcBorders>
             <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w:rsidR="00131189" w:rsidRPr="009A61DC" w:rsidRDefault="00131189" w:rsidP="007A35AC">
           <w:pPr>
-            <w:pStyle w:val="stbilgi"/>
+            <w:pStyle w:val="stBilgi"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rStyle w:val="SayfaNumaras"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rStyle w:val="SayfaNumaras"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
@@ -2102,59 +1656,69 @@
               <w:rStyle w:val="SayfaNumaras"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="009A61DC">
             <w:rPr>
               <w:rStyle w:val="SayfaNumaras"/>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00C675A9" w:rsidRDefault="00C675A9">
     <w:pPr>
-      <w:pStyle w:val="stbilgi"/>
+      <w:pStyle w:val="stBilgi"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00015C78" w:rsidRDefault="00015C78">
+    <w:pPr>
+      <w:pStyle w:val="stBilgi"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49D9467B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A421BB6"/>
     <w:lvl w:ilvl="0" w:tplc="8C809BD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="041F0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2229,286 +1793,544 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="041F0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E0CD5"/>
     <w:rsid w:val="0001558A"/>
+    <w:rsid w:val="00015C78"/>
     <w:rsid w:val="000315BD"/>
+    <w:rsid w:val="001026CD"/>
+    <w:rsid w:val="00106246"/>
     <w:rsid w:val="00131189"/>
+    <w:rsid w:val="00144A66"/>
     <w:rsid w:val="001741A3"/>
     <w:rsid w:val="00252A7C"/>
     <w:rsid w:val="003458FF"/>
+    <w:rsid w:val="0035217F"/>
     <w:rsid w:val="003C269F"/>
     <w:rsid w:val="003F4CB0"/>
+    <w:rsid w:val="00435353"/>
+    <w:rsid w:val="00512B53"/>
     <w:rsid w:val="005A39F3"/>
+    <w:rsid w:val="005C55D5"/>
+    <w:rsid w:val="005E07A2"/>
     <w:rsid w:val="00642F4E"/>
     <w:rsid w:val="00651233"/>
+    <w:rsid w:val="00681520"/>
     <w:rsid w:val="006A7065"/>
     <w:rsid w:val="007526FC"/>
+    <w:rsid w:val="00774FFF"/>
     <w:rsid w:val="007C1EBF"/>
     <w:rsid w:val="008D3D2D"/>
     <w:rsid w:val="00952F3D"/>
     <w:rsid w:val="009A1842"/>
+    <w:rsid w:val="009B023E"/>
     <w:rsid w:val="009E0CD5"/>
     <w:rsid w:val="009F2B5C"/>
     <w:rsid w:val="009F6A67"/>
     <w:rsid w:val="00A633C1"/>
     <w:rsid w:val="00AA1AD6"/>
+    <w:rsid w:val="00AF13A4"/>
     <w:rsid w:val="00B24C9A"/>
+    <w:rsid w:val="00B660C3"/>
     <w:rsid w:val="00C675A9"/>
     <w:rsid w:val="00D14E9E"/>
     <w:rsid w:val="00D27820"/>
+    <w:rsid w:val="00DD118C"/>
     <w:rsid w:val="00DF470B"/>
+    <w:rsid w:val="00F07A34"/>
+    <w:rsid w:val="00F23E7D"/>
+    <w:rsid w:val="00F56E23"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="tr-TR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="6145"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="41F2C66B"/>
+  <w15:docId w15:val="{A9049E56-B3CD-4EB0-8AF0-FFEAD63BA779}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="tr-TR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...138 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="VarsaylanParagrafYazTipi">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormalTablo">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2516,452 +2338,164 @@
   <w:style w:type="numbering" w:default="1" w:styleId="ListeYok">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TabloKlavuzu">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormalTablo"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009E0CD5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="stbilgi">
+  <w:style w:type="paragraph" w:styleId="stBilgi">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="stbilgiChar"/>
+    <w:link w:val="stBilgiChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E0CD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="stbilgiChar">
-    <w:name w:val="Üstbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="stBilgiChar">
+    <w:name w:val="Üst Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="stbilgi"/>
+    <w:link w:val="stBilgi"/>
     <w:rsid w:val="009E0CD5"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Altbilgi">
+  <w:style w:type="paragraph" w:styleId="AltBilgi">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="AltbilgiChar"/>
+    <w:link w:val="AltBilgiChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E0CD5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="AltbilgiChar">
-    <w:name w:val="Altbilgi Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AltBilgiChar">
+    <w:name w:val="Alt Bilgi Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
-    <w:link w:val="Altbilgi"/>
+    <w:link w:val="AltBilgi"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E0CD5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListeParagraf">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A633C1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalonMetni">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalonMetniChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C675A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalonMetniChar">
     <w:name w:val="Balon Metni Char"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:link w:val="BalonMetni"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C675A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="SayfaNumaras">
     <w:name w:val="page number"/>
     <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
     <w:rsid w:val="00131189"/>
   </w:style>
-</w:styles>
-[...161 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:styleId="Gl">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="VarsaylanParagrafYazTipi"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-  </w:style>
-[...109 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00106246"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
-  </w:style>
-[...16 lines deleted...]
-    <w:rsid w:val="00131189"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -3176,76 +2710,77 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>63</Words>
-  <Characters>361</Characters>
+  <Words>45</Words>
+  <Characters>258</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>423</CharactersWithSpaces>
+  <CharactersWithSpaces>302</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Pc_11</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>