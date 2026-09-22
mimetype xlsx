--- v0 (2026-05-15)
+++ v1 (2026-09-22)
@@ -1,93 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20410"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7BB26C25-9FC3-432D-9C68-FF610837923B}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D32CA2DF-4CEA-4A46-86E5-67DE3B3CD205}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21945" windowHeight="11880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$34</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="39">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>GÖREV ADI</t>
   </si>
   <si>
     <t>Yasal Dayanak</t>
   </si>
   <si>
     <t>GÖREV ve SORUMLULUKLAR</t>
   </si>
   <si>
     <t>BİRİMİ</t>
   </si>
   <si>
     <t>Unvanı :</t>
   </si>
   <si>
     <t>İmza :</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve"> 2547 Sayılı Yükseköğretim Kanunu</t>
   </si>
   <si>
     <t xml:space="preserve"> Üniversitelerde Akademik Teşkilât Yönetmeliği</t>
   </si>
   <si>
     <t>ONAYLAYAN</t>
   </si>
   <si>
     <t>Sayfa 1/1</t>
   </si>
   <si>
     <t xml:space="preserve"> GÖREV ALANI</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Doküman Kodu</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
@@ -139,367 +133,410 @@
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve"> 2547 sayılı Yüksek Öğretim Kanununda belirtilen görev ve sorumluluklara uygun hareket etmek,</t>
     </r>
   </si>
   <si>
-    <t>….. Koordinatörlüğü</t>
-[...2 lines deleted...]
-    <t>K</t>
+    <t>SİNOP ÜNİVERSİTESİ                                              Koordinatör Yardımcısı Görev Tanımı</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Koordinatör Yardımcısı</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>2.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Koordinatörün belirleyeceği görev ve sorumluluk alanları ile ilgili olarak Koordinatöre yardımcı olmak, </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Koordinatöre karşı sorumludur.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">3. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">Görev alanı ile ilgili mevzuatı düzenli olarak takip etmek, </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>5.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Birim web sitesinin kullanım amacına uygun ve güncel olmasına yardımcı olmak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>7.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Gerekli olduğu taktirde birimi ile ilgili 9001:2015 ve 10002:2014 prosedürlerinin (içeriğinde talimat ve formların) değişikliği ile ilgili/yeni doküman oluşturmakla ilgili talepte bulunmak, bu dokümanların güncelliğini korumasını sağlamak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>8.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Tüm çalışmalarını görev tanımlarına ve 9001:2015 Kalite Yönetim Sistemi ve 10002:2014 Şikayet Yönetim Sistemi gereklerine uygun olarak gerçekleştirmek, birimindeki tüm personelin de aynı prensiple görev yapmasını sağlamak ve uygulamaları denetlemek,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">9. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>Tasarruf ilkelerine uygun hareket etmek,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">10. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">Görev ve  sorumluluklarını yerine getirirken </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>P</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">lanlayarak </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>U</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">ygulamak ve uygulama esnasında gerekli </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>K</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">ontrolleri yaparak,  sonuca ulaşmaya engel olacak risklere karşı gerekli </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>Ö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>nlemleri almak.(PUKÖ)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>11.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Yetkili amirin vereceği diğer görevleri yapmak.</t>
+    </r>
+  </si>
+  <si>
+    <t>6698 sayılı  Kişisel Verilerin Korunması Kanunu</t>
+  </si>
+  <si>
+    <t>2547 Sayılı Yükseköğretim Kanunu</t>
+  </si>
+  <si>
+    <t>657 Sayılı Devlet Memurları Kanunu</t>
+  </si>
+  <si>
+    <r>
+      <t>GRV-PRS</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>-077</t>
+    </r>
+  </si>
+  <si>
+    <t>Koordinatörlüğün/Ofisin İlgili Mevzuatı</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>6</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>. Koordinatörlüğün/Ofisin stratejik planını, faaliyet raporlarını ve istatiksel raporlarını hazırlanmasına yardımcı olmak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>4.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t xml:space="preserve"> Kurum içi ve kurum dışında Koordinatörlüğü temsil etmek,</t>
-[...282 lines deleted...]
-    <t>10.06.2024/1</t>
+      <t xml:space="preserve"> Kurum içi ve kurum dışında Koordinatörlüğü/Ofisi temsil etmek,</t>
+    </r>
+  </si>
+  <si>
+    <t>………..Koordinatörlüğü/Ofisi</t>
+  </si>
+  <si>
+    <t>Bu formda açıklanan görev tanımımı okudum. Görevimi burada belirtilen kapsamda yerine getirmeyi kabul ediyorum. .../.../20…</t>
+  </si>
+  <si>
+    <t>12.05.2026/3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="14"/>
@@ -537,50 +574,57 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="33"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
+    <font>
+      <sz val="15"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="162"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="47">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1146,303 +1190,327 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...193 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1802,440 +1870,465 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:I34"/>
+  <dimension ref="A1:I36"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="120.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="18.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="32" t="s">
+      <c r="B2" s="78" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="35" t="s">
-        <v>23</v>
+      <c r="C2" s="81" t="s">
+        <v>18</v>
       </c>
       <c r="D2" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="3" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="79"/>
+      <c r="C3" s="82"/>
+      <c r="D3" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="E3" s="16">
+        <v>46072</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="79"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="10" t="s">
+      <c r="E4" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="80"/>
+      <c r="C5" s="83"/>
+      <c r="D5" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="13" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="6" spans="2:9" s="4" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="84" t="s">
         <v>15</v>
       </c>
-      <c r="E4" s="11" t="s">
-[...19 lines deleted...]
-      <c r="E6" s="40"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="86"/>
       <c r="F6" s="14"/>
-      <c r="G6" s="41"/>
-[...1 lines deleted...]
-      <c r="I6" s="41"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
     </row>
     <row r="7" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="42" t="s">
-[...6 lines deleted...]
-      </c>
+      <c r="C7" s="88" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" s="89"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="2"/>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="30" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="23"/>
+      <c r="C8" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="76"/>
+      <c r="E8" s="77"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
+      <c r="I8" s="42"/>
     </row>
     <row r="9" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="18" t="s">
-[...27 lines deleted...]
-      <c r="I11" s="23"/>
+      <c r="B9" s="91" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" s="94"/>
+      <c r="E9" s="95"/>
+      <c r="G9" s="42"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="42"/>
+    </row>
+    <row r="10" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="92"/>
+      <c r="C10" s="53"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="55"/>
+      <c r="G10" s="42"/>
+      <c r="H10" s="42"/>
+      <c r="I10" s="42"/>
+    </row>
+    <row r="11" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="56" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>17</v>
+      </c>
+      <c r="D11" s="68"/>
+      <c r="E11" s="69"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="42"/>
+      <c r="I11" s="42"/>
     </row>
     <row r="12" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="63" t="s">
-[...9 lines deleted...]
-      <c r="I12" s="23"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="70" t="s">
+        <v>20</v>
+      </c>
+      <c r="D12" s="71"/>
+      <c r="E12" s="72"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
     </row>
     <row r="13" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="64"/>
-[...4 lines deleted...]
-      <c r="E13" s="50"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="73" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="74"/>
+      <c r="E13" s="75"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
     </row>
     <row r="14" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="64"/>
-[...4 lines deleted...]
-      <c r="E14" s="53"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="74"/>
+      <c r="E14" s="75"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
     </row>
     <row r="15" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="64"/>
-[...4 lines deleted...]
-      <c r="E15" s="53"/>
+      <c r="B15" s="57"/>
+      <c r="C15" s="59" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="59"/>
+      <c r="E15" s="60"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="64"/>
-      <c r="C16" s="66" t="s">
+      <c r="B16" s="57"/>
+      <c r="C16" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="D16" s="66"/>
-[...22 lines deleted...]
-      <c r="E18" s="69"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="21"/>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+    </row>
+    <row r="17" spans="1:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="57"/>
+      <c r="C17" s="59" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" s="59"/>
+      <c r="E17" s="60"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+    </row>
+    <row r="18" spans="1:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="57"/>
+      <c r="C18" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="61"/>
+      <c r="E18" s="62"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
     </row>
-    <row r="19" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E19" s="67"/>
+    <row r="19" spans="1:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="57"/>
+      <c r="C19" s="59" t="s">
+        <v>26</v>
+      </c>
+      <c r="D19" s="59"/>
+      <c r="E19" s="60"/>
       <c r="G19" s="15"/>
       <c r="H19" s="15"/>
       <c r="I19" s="15"/>
     </row>
-    <row r="20" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="E20" s="67"/>
+    <row r="20" spans="1:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="57"/>
+      <c r="C20" s="66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D20" s="59"/>
+      <c r="E20" s="60"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
-    <row r="21" spans="2:9" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...5 lines deleted...]
-      <c r="E21" s="56"/>
+    <row r="21" spans="1:9" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="58"/>
+      <c r="C21" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="44"/>
+      <c r="E21" s="45"/>
       <c r="F21" s="17"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
     </row>
-    <row r="22" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="57" t="s">
+    <row r="22" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="C22" s="60" t="s">
-[...14 lines deleted...]
-      <c r="E23" s="26"/>
+      <c r="C22" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="51"/>
+      <c r="E22" s="52"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+    </row>
+    <row r="23" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="47"/>
+      <c r="C23" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="64"/>
+      <c r="E23" s="65"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
     </row>
-    <row r="24" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...23 lines deleted...]
-      <c r="D26" s="79" t="s">
+    <row r="24" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="48"/>
+      <c r="C24" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="23"/>
+      <c r="E24" s="24"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+    </row>
+    <row r="25" spans="1:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="48"/>
+      <c r="C25" s="22" t="s">
+        <v>33</v>
+      </c>
+      <c r="D25" s="23"/>
+      <c r="E25" s="24"/>
+      <c r="G25" s="18"/>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+    </row>
+    <row r="26" spans="1:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4"/>
+      <c r="B26" s="49"/>
+      <c r="C26" s="53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="54"/>
+      <c r="E26" s="55"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+    </row>
+    <row r="27" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="27"/>
+      <c r="D27" s="27"/>
+      <c r="E27" s="28"/>
+    </row>
+    <row r="28" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C28" s="31"/>
+      <c r="D28" s="33" t="s">
         <v>6</v>
       </c>
-      <c r="E26" s="80"/>
-[...20 lines deleted...]
-      <c r="D29" s="84" t="s">
+      <c r="E28" s="34"/>
+    </row>
+    <row r="29" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B29" s="30"/>
+      <c r="C29" s="32"/>
+      <c r="D29" s="35"/>
+      <c r="E29" s="36"/>
+    </row>
+    <row r="30" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B30" s="37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" s="37"/>
+      <c r="D30" s="37"/>
+      <c r="E30" s="37"/>
+    </row>
+    <row r="31" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C31" s="31"/>
+      <c r="D31" s="38" t="s">
         <v>6</v>
       </c>
-      <c r="E29" s="85"/>
-[...2 lines deleted...]
-      <c r="B30" s="76" t="s">
+      <c r="E31" s="39"/>
+    </row>
+    <row r="32" spans="1:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="C30" s="78"/>
-[...16 lines deleted...]
-      <c r="C34" s="3"/>
+      <c r="C32" s="32"/>
+      <c r="D32" s="40"/>
+      <c r="E32" s="41"/>
+    </row>
+    <row r="33" spans="1:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="1"/>
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+    </row>
+    <row r="34" spans="1:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B34" s="4"/>
+      <c r="C34" s="5"/>
+      <c r="D34" s="4"/>
+      <c r="E34" s="4"/>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="C36" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="42">
-[...9 lines deleted...]
-    <mergeCell ref="G24:I24"/>
+  <mergeCells count="43">
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="B2:B5"/>
+    <mergeCell ref="C2:C5"/>
+    <mergeCell ref="B6:E6"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="C14:E14"/>
+    <mergeCell ref="C8:E8"/>
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="G26:I26"/>
     <mergeCell ref="C21:E21"/>
-    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="B22:B26"/>
     <mergeCell ref="C22:E22"/>
-    <mergeCell ref="C24:E24"/>
-    <mergeCell ref="B12:B21"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="B11:B21"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="G17:I17"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="G22:I22"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C20:E20"/>
-    <mergeCell ref="C16:E16"/>
-[...3 lines deleted...]
-    <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
-    <mergeCell ref="C8:E8"/>
-[...10 lines deleted...]
-    <mergeCell ref="G10:I10"/>
     <mergeCell ref="C11:E11"/>
     <mergeCell ref="G11:I11"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="B28:B29"/>
+    <mergeCell ref="C28:C29"/>
+    <mergeCell ref="D28:E29"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="B31:B32"/>
+    <mergeCell ref="C31:C32"/>
+    <mergeCell ref="D31:E32"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>