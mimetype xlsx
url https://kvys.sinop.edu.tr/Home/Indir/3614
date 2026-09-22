--- v0 (2026-05-15)
+++ v1 (2026-09-22)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20410"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{43EDECAC-8690-4AA1-8B40-21F30A13C508}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D01B2F2D-1B6E-4241-AE01-F1FCD46765DA}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12240" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="21945" windowHeight="11880" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sayfa1" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Sayfa1!$A$1:$F$39</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="45">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>GÖREV ADI</t>
   </si>
   <si>
     <t>Yasal Dayanak</t>
   </si>
   <si>
     <t>GÖREV ve SORUMLULUKLAR</t>
   </si>
   <si>
     <t>BİRİMİ</t>
   </si>
   <si>
     <t>Unvanı :</t>
   </si>
   <si>
     <t>İmza :</t>
   </si>
   <si>
     <t xml:space="preserve"> 657 Sayılı Devlet Memurları Kanunu</t>
   </si>
   <si>
@@ -168,462 +168,481 @@
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>1.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t xml:space="preserve"> 2547 sayılı Yüksek Öğretim Kanununda belirtilen görev ve sorumluluklara uygun hareket etmek,</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve"> Rektör / Rektör Yardımcısına karşı sorumludur.</t>
   </si>
   <si>
     <t>SİNOP ÜNİVERSİTESİ                                              Koordinatör Görev Tanımı</t>
   </si>
   <si>
-    <t>GRV-PRS-076</t>
-[...4 lines deleted...]
-  <si>
     <t>K</t>
   </si>
   <si>
     <t xml:space="preserve"> Koordinatör</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
+      <t>11.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Birim web sitesinin kullanım amacına uygun ve güncel olmasını sağlamak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>12.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Gerekli olduğu taktirde birimi ile ilgili 9001:2015 ve 10002:2014 prosedürlerinin (içeriğinde talimat ve formların) değişikliği ile ilgili/yeni doküman oluşturmakla ilgili talepte bulunmak, bu dokümanların güncelliğini korumasını sağlamak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>13.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Tüm çalışmalarını görev tanımlarına ve 9001:2015 Kalite Yönetim Sistemi ve 10002:2014 Şikayet Yönetim Sistemi gereklerine uygun olarak gerçekleştirmek, birimindeki tüm personelin de aynı prensiple görev yapmasını sağlamak ve uygulamaları denetlemek,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">14. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>Tasarruf ilkelerine uygun hareket etmek,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">15. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">Görev ve  sorumluluklarını yerine getirirken </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>P</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">lanlayarak </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>U</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">ygulamak ve uygulama esnasında gerekli </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>K</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve">ontrolleri yaparak,  sonuca ulaşmaya engel olacak risklere karşı gerekli </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>Ö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>nlemleri almak.(PUKÖ)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>16.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Yetkili amirin vereceği diğer görevleri yapmak.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> 6698 sayılı  Kişisel Verilerin Korunması Kanunu</t>
+  </si>
+  <si>
+    <r>
+      <t>GRV-PRS</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>-076</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>3.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Koordinatörlük/Ofisin kuruluş amacı ve felsefi doğrultusunda faaliyette bulunmak,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t xml:space="preserve"> Sorumlu olduğu koordinatörlüğü sevk ve idare etmek, koordinatörlük iş ve işlemlerini, Kurumun amaç ve hedefleri doğrultusunda ekonomik, kaliteli, etkin ve verimli bir şekilde gerçekleştirmeye yönelik organizasyon ve iş planlaması yapmak, uygulamaları denetlemek,</t>
+      <t xml:space="preserve"> Sorumlu olduğu koordinatörlüğü/ofisi sevk ve idare etmek, ofis iş ve işlemlerini, Kurumun amaç ve hedefleri doğrultusunda ekonomik, kaliteli, etkin ve verimli bir şekilde gerçekleştirmeye yönelik organizasyon ve iş planlaması yapmak, uygulamaları denetlemek,</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t>3.</t>
-[...8 lines deleted...]
-      <t xml:space="preserve"> Koordinatörlüğün kuruluş amacı ve felsefi doğrultusunda faaliyette bulunmak,</t>
+      <t>4.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Kurum içi ve kurum dışında koordinatörlüğü/ofisi temsil etmek,</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t>4.</t>
-[...8 lines deleted...]
-      <t xml:space="preserve"> Kurum içi ve kurum dışında Koordinatörlüğü temsil etmek,</t>
+      <t>7.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Koordinatörlüğün/Ofisin her türlü ihtiyaçlarını belirlemek ve karşılanmasını sağlamak,</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>8.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Koordinatörlüğe/Ofise bağlı birimler tarafından ilgili mevzuat uyarınca yapılması gereken işleri kontrol etmek ve faaliyet raporlarını istemek,</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t>10.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="15"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+        <charset val="162"/>
+      </rPr>
+      <t xml:space="preserve"> Koordinatörlüğün/Ofisin stratejik planını, faaliyet raporlarını ve istatiksel raporlarını hazırlamak ve üst yönetime sunmak,</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve"> Koordinatörlük/Ofisin İlgili Mevzuatı</t>
+  </si>
+  <si>
+    <t>………..   Koordinatörlüğü/ Ofisi</t>
+  </si>
+  <si>
+    <t>Bu formda açıklanan görev tanımımı okudum. Görevimi burada belirtilen kapsamda yerine getirmeyi kabul ediyorum. .../.../20…</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
       <t>6.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t xml:space="preserve"> Koordinatörlük çalışanları arasında eşgüdümü sağlamak, görev, yetki ve sorumluklarını belirlemek,</t>
+      <t xml:space="preserve"> Koordinatörlük/Ofis çalışanları arasında eşgüdümü sağlamak, görev, yetki ve sorumluklarını belirlemek,</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t>8.</t>
-[...42 lines deleted...]
-      </rPr>
       <t>9.</t>
     </r>
     <r>
       <rPr>
         <sz val="15"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="162"/>
       </rPr>
-      <t xml:space="preserve"> Koordinatörlüğün her türlü taşınır mal işlemlerinin kontrolünü yapmak,</t>
-[...249 lines deleted...]
-    <t>Bu formda açıklanan görev tanımımı okudum. Görevimi burada belirtilen kapsamda yerine getirmeyi kabul ediyorum. …./…./20..</t>
+      <t xml:space="preserve"> Koordinatörlüğün/Ofisin her türlü taşınır mal işlemlerinin kontrolünü yapmak,</t>
+    </r>
+  </si>
+  <si>
+    <t>12.05.2026/3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
@@ -686,51 +705,51 @@
       <family val="2"/>
       <charset val="162"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="162"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="47">
+  <borders count="48">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
@@ -1276,322 +1295,350 @@
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="93">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...166 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -1951,513 +1998,526 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:I40"/>
+  <dimension ref="B1:I41"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A24" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37:E37"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="3.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="120.7109375" style="1" customWidth="1"/>
     <col min="4" max="5" width="25.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="5.42578125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:9" ht="18.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B2" s="75" t="s">
+      <c r="B2" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="78" t="s">
+      <c r="C2" s="48" t="s">
         <v>22</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>13</v>
       </c>
       <c r="E2" s="9" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="76"/>
-      <c r="C3" s="79"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="49"/>
       <c r="D3" s="10" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="16">
         <v>43467</v>
       </c>
     </row>
     <row r="4" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B4" s="76"/>
-      <c r="C4" s="79"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="49"/>
       <c r="D4" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="11" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="77"/>
-      <c r="C5" s="80"/>
+      <c r="B5" s="47"/>
+      <c r="C5" s="50"/>
       <c r="D5" s="12" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="2:9" s="4" customFormat="1" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="81" t="s">
+      <c r="B6" s="51" t="s">
         <v>17</v>
       </c>
-      <c r="C6" s="82"/>
-[...1 lines deleted...]
-      <c r="E6" s="83"/>
+      <c r="C6" s="52"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="53"/>
       <c r="F6" s="14"/>
-      <c r="G6" s="84"/>
-[...1 lines deleted...]
-      <c r="I6" s="84"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
     </row>
     <row r="7" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="85" t="s">
-[...3 lines deleted...]
-      <c r="E7" s="87"/>
+      <c r="C7" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" s="56"/>
+      <c r="E7" s="57"/>
       <c r="F7" s="2" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
     </row>
     <row r="8" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="73" t="s">
-[...6 lines deleted...]
-      <c r="I8" s="37"/>
+      <c r="C8" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="43"/>
+      <c r="E8" s="44"/>
+      <c r="G8" s="21"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
     </row>
     <row r="9" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="88" t="s">
+      <c r="B9" s="35" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="90" t="s">
+      <c r="C9" s="37" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="91"/>
-[...24 lines deleted...]
-      <c r="B12" s="50" t="s">
+      <c r="D9" s="38"/>
+      <c r="E9" s="39"/>
+      <c r="G9" s="21"/>
+      <c r="H9" s="21"/>
+      <c r="I9" s="21"/>
+    </row>
+    <row r="10" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="36"/>
+      <c r="C10" s="40"/>
+      <c r="D10" s="41"/>
+      <c r="E10" s="42"/>
+      <c r="G10" s="21"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="21"/>
+    </row>
+    <row r="11" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="67" t="s">
+      <c r="C11" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="D12" s="68"/>
-[...11 lines deleted...]
-      <c r="E13" s="72"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="24"/>
+      <c r="G11" s="21"/>
+      <c r="H11" s="21"/>
+      <c r="I11" s="21"/>
+    </row>
+    <row r="12" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="69"/>
+      <c r="C12" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="26"/>
+      <c r="E12" s="27"/>
+      <c r="G12" s="6"/>
+      <c r="H12" s="6"/>
+      <c r="I12" s="6"/>
+    </row>
+    <row r="13" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="69"/>
+      <c r="C13" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" s="29"/>
+      <c r="E13" s="30"/>
       <c r="G13" s="6"/>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
     </row>
     <row r="14" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="51"/>
-[...4 lines deleted...]
-      <c r="E14" s="63"/>
+      <c r="B14" s="69"/>
+      <c r="C14" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="29"/>
+      <c r="E14" s="30"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
     </row>
     <row r="15" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B15" s="51"/>
-[...4 lines deleted...]
-      <c r="E15" s="63"/>
+      <c r="B15" s="69"/>
+      <c r="C15" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="31"/>
+      <c r="E15" s="32"/>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
     </row>
     <row r="16" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="51"/>
-[...4 lines deleted...]
-      <c r="E16" s="54"/>
+      <c r="B16" s="69"/>
+      <c r="C16" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D16" s="29"/>
+      <c r="E16" s="30"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
     </row>
     <row r="17" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="51"/>
-[...18 lines deleted...]
-      <c r="I18" s="17"/>
+      <c r="B17" s="69"/>
+      <c r="C17" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="33"/>
+      <c r="E17" s="34"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+    </row>
+    <row r="18" spans="2:9" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="69"/>
+      <c r="C18" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="79"/>
+      <c r="E18" s="80"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="6"/>
+      <c r="I18" s="6"/>
     </row>
     <row r="19" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B19" s="51"/>
-[...7 lines deleted...]
-      <c r="I19" s="6"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="31" t="s">
+        <v>43</v>
+      </c>
+      <c r="D19" s="31"/>
+      <c r="E19" s="32"/>
+      <c r="G19" s="21"/>
+      <c r="H19" s="21"/>
+      <c r="I19" s="21"/>
     </row>
     <row r="20" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="51"/>
-[...7 lines deleted...]
-      <c r="I20" s="37"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="31"/>
+      <c r="E20" s="32"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
     </row>
     <row r="21" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="51"/>
-[...4 lines deleted...]
-      <c r="E21" s="54"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="D21" s="31"/>
+      <c r="E21" s="32"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
     </row>
-    <row r="22" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="I22" s="19"/>
+    <row r="22" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="69"/>
+      <c r="C22" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="D22" s="31"/>
+      <c r="E22" s="32"/>
+      <c r="G22" s="21"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="21"/>
     </row>
     <row r="23" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="51"/>
-[...26 lines deleted...]
-      <c r="E25" s="54"/>
+      <c r="B23" s="69"/>
+      <c r="C23" s="33" t="s">
+        <v>27</v>
+      </c>
+      <c r="D23" s="33"/>
+      <c r="E23" s="34"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+    </row>
+    <row r="24" spans="2:9" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="69"/>
+      <c r="C24" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" s="31"/>
+      <c r="E24" s="32"/>
+      <c r="G24" s="15"/>
+      <c r="H24" s="15"/>
+      <c r="I24" s="15"/>
+    </row>
+    <row r="25" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="69"/>
+      <c r="C25" s="74" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="31"/>
+      <c r="E25" s="32"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
     </row>
-    <row r="26" spans="2:9" ht="49.9" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C26" s="60" t="s">
+    <row r="26" spans="2:9" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B26" s="70"/>
+      <c r="C26" s="58" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="59"/>
+      <c r="E26" s="60"/>
+      <c r="F26" s="18"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+    </row>
+    <row r="27" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="61" t="s">
+        <v>2</v>
+      </c>
+      <c r="C27" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="66"/>
+      <c r="E27" s="67"/>
+      <c r="G27" s="21"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+    </row>
+    <row r="28" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="62"/>
+      <c r="C28" s="75" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="76"/>
+      <c r="E28" s="77"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="20"/>
+      <c r="I28" s="20"/>
+    </row>
+    <row r="29" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="62"/>
+      <c r="C29" s="71" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="72"/>
+      <c r="E29" s="73"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="20"/>
+    </row>
+    <row r="30" spans="2:9" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="63"/>
+      <c r="C30" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="D26" s="53"/>
-[...43 lines deleted...]
-      <c r="C30" s="47" t="s">
+      <c r="D30" s="72"/>
+      <c r="E30" s="73"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+    </row>
+    <row r="31" spans="2:9" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B31" s="64"/>
+      <c r="C31" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="D30" s="48"/>
-[...14 lines deleted...]
-      <c r="B32" s="24" t="s">
+      <c r="D31" s="41"/>
+      <c r="E31" s="42"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="21"/>
+    </row>
+    <row r="32" spans="2:9" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="82" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="83"/>
+      <c r="D32" s="83"/>
+      <c r="E32" s="84"/>
+    </row>
+    <row r="33" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="C32" s="26"/>
-      <c r="D32" s="28" t="s">
+      <c r="C33" s="87"/>
+      <c r="D33" s="89" t="s">
         <v>6</v>
       </c>
-      <c r="E32" s="29"/>
-[...5 lines deleted...]
-      <c r="E33" s="31"/>
+      <c r="E33" s="90"/>
     </row>
     <row r="34" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B34" s="32" t="s">
+      <c r="B34" s="86"/>
+      <c r="C34" s="88"/>
+      <c r="D34" s="91"/>
+      <c r="E34" s="92"/>
+    </row>
+    <row r="35" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B35" s="93" t="s">
         <v>10</v>
       </c>
-      <c r="C34" s="32"/>
-[...4 lines deleted...]
-      <c r="B35" s="24" t="s">
+      <c r="C35" s="93"/>
+      <c r="D35" s="93"/>
+      <c r="E35" s="93"/>
+    </row>
+    <row r="36" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="C35" s="26"/>
-      <c r="D35" s="33" t="s">
+      <c r="C36" s="87"/>
+      <c r="D36" s="94" t="s">
         <v>6</v>
       </c>
-      <c r="E35" s="34"/>
-[...2 lines deleted...]
-      <c r="B36" s="25" t="s">
+      <c r="E36" s="95"/>
+    </row>
+    <row r="37" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B37" s="86" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="27"/>
-[...16 lines deleted...]
-      <c r="C40" s="3"/>
+      <c r="C37" s="88"/>
+      <c r="D37" s="96"/>
+      <c r="E37" s="97"/>
+    </row>
+    <row r="38" spans="2:5" s="4" customFormat="1" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="81"/>
+      <c r="C38" s="81"/>
+      <c r="D38" s="81"/>
+      <c r="E38" s="81"/>
+    </row>
+    <row r="39" spans="2:5" ht="18.75" x14ac:dyDescent="0.25">
+      <c r="B39" s="4"/>
+      <c r="C39" s="5"/>
+      <c r="D39" s="4"/>
+      <c r="E39" s="4"/>
+    </row>
+    <row r="41" spans="2:5" x14ac:dyDescent="0.25">
+      <c r="C41" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="49">
-    <mergeCell ref="B9:B11"/>
-[...5 lines deleted...]
-    <mergeCell ref="G11:I11"/>
+    <mergeCell ref="C29:E29"/>
+    <mergeCell ref="C16:E16"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B33:B34"/>
+    <mergeCell ref="C33:C34"/>
+    <mergeCell ref="D33:E34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B36:B37"/>
+    <mergeCell ref="C36:C37"/>
+    <mergeCell ref="D36:E37"/>
+    <mergeCell ref="G31:I31"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="B27:B31"/>
+    <mergeCell ref="C27:E27"/>
+    <mergeCell ref="C31:E31"/>
+    <mergeCell ref="B11:B26"/>
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C22:E22"/>
+    <mergeCell ref="G22:I22"/>
+    <mergeCell ref="C23:E23"/>
+    <mergeCell ref="G27:I27"/>
+    <mergeCell ref="C30:E30"/>
+    <mergeCell ref="C24:E24"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C28:E28"/>
     <mergeCell ref="C8:E8"/>
     <mergeCell ref="G8:I8"/>
     <mergeCell ref="B2:B5"/>
     <mergeCell ref="C2:C5"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="G6:I6"/>
     <mergeCell ref="C7:E7"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="C10:E10"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="G19:I19"/>
+    <mergeCell ref="C11:E11"/>
+    <mergeCell ref="G11:I11"/>
     <mergeCell ref="C12:E12"/>
-    <mergeCell ref="G12:I12"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C17:E17"/>
-    <mergeCell ref="C19:E19"/>
-[...27 lines deleted...]
-    <mergeCell ref="D35:E36"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="40" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>